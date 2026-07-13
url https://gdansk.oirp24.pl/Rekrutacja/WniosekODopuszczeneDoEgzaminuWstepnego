--- v0 (2025-12-12)
+++ v1 (2026-07-13)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6AA9F81B" w14:textId="7AE6DB25" w:rsidR="00214F10" w:rsidRPr="002B70F8" w:rsidRDefault="00000000" w:rsidP="002B70F8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B70F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -668,67 +668,51 @@
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FB6412F" w14:textId="573A1924" w:rsidR="00F01379" w:rsidRPr="00F01379" w:rsidRDefault="002B70F8" w:rsidP="00F01379">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01379">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Przewodnicząc</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Komisji Egzaminacyjnej do spraw aplikacji radcowskiej</w:t>
+        <w:t>Przewodnicząca Komisji Egzaminacyjnej do spraw aplikacji radcowskiej</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35137944" w14:textId="77777777" w:rsidR="00F01379" w:rsidRPr="00F01379" w:rsidRDefault="002B70F8" w:rsidP="00F01379">
       <w:pPr>
         <w:spacing w:after="4" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01379">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>przy Ministrze</w:t>
       </w:r>
       <w:r w:rsidR="00F01379" w:rsidRPr="00F01379">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
@@ -847,68 +831,84 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01379">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Wniosek o dopuszczenie do egzaminu wstępnego</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="528519C2" w14:textId="77777777" w:rsidR="00483E36" w:rsidRPr="00F01379" w:rsidRDefault="00483E36">
       <w:pPr>
         <w:spacing w:after="230"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AD931DA" w14:textId="77777777" w:rsidR="00214F10" w:rsidRPr="00F01379" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3AD931DA" w14:textId="28CEDF98" w:rsidR="00214F10" w:rsidRPr="00F01379" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="2357" w:line="317" w:lineRule="auto"/>
         <w:ind w:left="674" w:right="674"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01379">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Zwracam się z uprzejmą prośbą o dopuszczenie mnie do egzaminu wstępnego na aplikację radcowską w 2025 roku.</w:t>
+        <w:t>Zwracam się z uprzejmą prośbą o dopuszczenie mnie do egzaminu wstępnego na aplikację radcowską w 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4533">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01379">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> roku.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="395A4CF1" w14:textId="77777777" w:rsidR="00214F10" w:rsidRPr="002B70F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10545"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B70F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B70F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
@@ -1018,127 +1018,128 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>czytelny podpis</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00214F10" w:rsidRPr="002B70F8">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="680" w:bottom="1440" w:left="680" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:panose1 w:val="020B0603030804020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00214F10"/>
     <w:rsid w:val="00214F10"/>
     <w:rsid w:val="002B70F8"/>
     <w:rsid w:val="00483E36"/>
     <w:rsid w:val="007C7F8C"/>
     <w:rsid w:val="00A43751"/>
+    <w:rsid w:val="00B72552"/>
+    <w:rsid w:val="00BA4533"/>
     <w:rsid w:val="00D542A0"/>
     <w:rsid w:val="00F01379"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="4A839362"/>
   <w15:docId w15:val="{BCFD41F3-4649-4112-B685-C2E4F330560B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
@@ -1497,97 +1498,98 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Standardowy">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2109,88 +2111,114 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="3f26e3f1-967c-4ce8-9943-74a4881e300b" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f9f7c4a0-f2ab-4eac-894f-2aca3ae79d03">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85276A6D-FE1D-4019-84DC-C1DCE466E232}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85276A6D-FE1D-4019-84DC-C1DCE466E232}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f9f7c4a0-f2ab-4eac-894f-2aca3ae79d03"/>
+    <ds:schemaRef ds:uri="3f26e3f1-967c-4ce8-9943-74a4881e300b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{176C3445-1311-4923-B651-8AFDCFD11BD6}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F05E67B-7DFD-44EE-88EA-04DFB255D295}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3f26e3f1-967c-4ce8-9943-74a4881e300b"/>
+    <ds:schemaRef ds:uri="f9f7c4a0-f2ab-4eac-894f-2aca3ae79d03"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F05E67B-7DFD-44EE-88EA-04DFB255D295}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{176C3445-1311-4923-B651-8AFDCFD11BD6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>91</Words>
-  <Characters>550</Characters>
+  <Words>95</Words>
+  <Characters>546</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>640</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Magdalena Kurasińska</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>